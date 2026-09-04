--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.addin.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628" codeName="{DD97A8EA-9A9A-E61F-A557-7D5A7D7259CE}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326" codeName="{26A90621-87C4-6C01-FD6A-EE6E7C140903}"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\AppData\Roaming\Microsoft\AddIns\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView visibility="veryHidden" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{930ECD2E-E331-4858-8802-41416F3EAE12}"/>
+    <workbookView visibility="veryHidden" xWindow="0" yWindow="5520" windowWidth="11565" windowHeight="6000" xr2:uid="{8E80B32E-3FE3-4780-ADF6-ABB9656ABF52}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExpirationDate" hidden="1">42450</definedName>
     <definedName name="Glock" hidden="1">"ok"</definedName>
     <definedName name="ID" hidden="1">83061264</definedName>
     <definedName name="Password" hidden="1">"ok"</definedName>
     <definedName name="Usage">1</definedName>
     <definedName name="User" hidden="1">-689010430</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
@@ -356,90 +356,90 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3C51073-E715-4E46-8E68-C4925166F2FB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F4B7BCD-CB73-4F2F-9C58-099D84809A34}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:A18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1">
         <v>415375460</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
-        <v>46056.595138888886</v>
+        <v>46248.423472222225</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
-        <v>46086</v>
+        <v>46278</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>